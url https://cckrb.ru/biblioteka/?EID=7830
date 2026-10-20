--- v0 (2026-07-07)
+++ v1 (2026-10-20)
@@ -65,95 +65,91 @@
     </w:p>
     <w:p w:rsidR="002F699B" w:rsidRPr="00B30A0A" w:rsidRDefault="002F699B" w:rsidP="00FE2AAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A">
+      <w:r w:rsidR="00F374F0" w:rsidRPr="00F374F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Приложение № 22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00221AAD" w:rsidRPr="00221AAD">
+        <w:t>Решение о порядке предоставления субсидии № 26-80000000-R016Г-21986-Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00F374F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> от 14 июля 2012 г. № 717 "О Государственной программе развития сельского хозяйства и регулирования рынков сельскохозяйственной продукции, сырья и продовольствия" (далее - государственная программа</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>от 05 августа 2026 г.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F374F0" w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Версия 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A" w:rsidRDefault="00FE2AAD" w:rsidP="00FE2AAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -440,312 +436,118 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Заявитель</w:t>
       </w:r>
       <w:r w:rsidR="00850DEB" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F33A4C" w:rsidRPr="00D7637E" w:rsidRDefault="00F33A4C" w:rsidP="00F33A4C">
+    <w:p w:rsidR="00F33A4C" w:rsidRPr="0015227E" w:rsidRDefault="00F33A4C" w:rsidP="00F374F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F33A4C">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066767C">
-[...228 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00F374F0" w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>крестьянское (фермерское) хозяйство, в состав членов которого входят 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F374F0" w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и более членов семьи главы крестьянского (фермерского) хозяйства (включая главу), объединенных родством и (или) свойством, зарегистрированное гражданином Российской Федерации в сельской местности или агломерации</w:t>
+      </w:r>
+      <w:r w:rsidR="009B241F" w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, основными видами деятельности которого являются производство и (или) переработка сельскохозяйственной продукции</w:t>
+      </w:r>
+      <w:r w:rsidR="00795B15" w:rsidRPr="0015227E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F33A4C" w:rsidRDefault="00F33A4C" w:rsidP="00200121">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C5D3A" w:rsidRPr="008C5D3A" w:rsidRDefault="008C5D3A" w:rsidP="008C5D3A">
@@ -754,173 +556,2330 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Субсидия предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE6C3C" w:rsidRDefault="00DE6C3C" w:rsidP="00DE6C3C">
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...42 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">финансовое </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>возмещение затрат крестьянского (фермерского) хозяйства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE6C3C" w:rsidRDefault="00DE6C3C" w:rsidP="008C5D3A">
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение поголовья сельскохозяйственных животных (кроме свиней), в том числе крупного рогатого скота и (или) лошадей в возрасте не более 2 лет, и птицы;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001D5709" w:rsidRPr="00D7637E" w:rsidRDefault="001D5709" w:rsidP="008C5D3A">
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение рыбопосадочного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение племенного материала (семени (спермы) и эмбрионов) крупного рогатого скота, овец и коз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение посадочного материала для закладки многолетних насаждений, в том числе виноградных, и земляники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение и монтаж газопоршневых установок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00642A21" w:rsidRPr="00642A21" w:rsidRDefault="00642A21" w:rsidP="00642A21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приобретение инвентаря, оборудования (включая монтаж), в том числе модульного типа, машин, автотранспортных средств и техники, соответствующих кодам ОКПД 2: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>16.24.12.111</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>22.21.30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>22.22.13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>22.23.13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>22.23.20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>24.33.20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.21.11.140</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.21.13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.29.11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.30.11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.30.12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.91.12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>25.92.12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>26.51.53.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>26.51.53.130</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>26.51.53.190</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>26.51.61.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>26.70.22.150</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.32.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.32.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.11.4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.51.26.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>27.52.14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.12.13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.14.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.21.190</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.21.13.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.13.28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.14.150</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.14.159</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.14.162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.14.169</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.15.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.15.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.111</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.112</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.113</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.114</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.115</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.116</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.119</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.122</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.17.190</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.210</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.269</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.310</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.314</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.320</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.22.18.390</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением кодов </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.12.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.12.121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.12.129</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.12.130</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.13.116</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.20.111</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.20.130</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.25.20.190</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.29.12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.29.21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.29.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.30.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.30.8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением машин и оборудования для лесного хозяйства и кода </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.30.4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.92.25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.92.50.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением кодов </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.93.19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.93.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>28.93.9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.41.110</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.41.122</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением кода </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.41.113</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.42.111</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.42.121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.44.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.59.240</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.59.280</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.10.59.390</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.20.23.120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>29.20.23.130</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>31.01.13.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE3C0E" w:rsidRDefault="00642A21" w:rsidP="00642A21">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приобретение оборудования (включая монтаж) и машин для рыбоводной инфраструктуры и аквакультуры (рыбоводства), предусмотренных в соответствии с Классификатором по номенклатуре, определенной следующими кодами: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.01</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.04</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.07</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.09</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.02.12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.03</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.04</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110" w:history="1">
+        <w:r w:rsidRPr="00642A21">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>04.05</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 2026 году возмещение части затрат сельскохозяйственного потребительского кооператива, указанных в настоящем подпункте за IV квартал </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025 г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может быть осуществлено до 1 октября 2026 года, в случае, если эти затраты не возмещались ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D5709" w:rsidRPr="00D7637E" w:rsidRDefault="001D5709" w:rsidP="008C5D3A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Условия участия в программе:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B761D" w:rsidRPr="00D7637E" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
@@ -1145,50 +3104,51 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD488E" w:rsidRDefault="00DD488E" w:rsidP="00C20CA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00795B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">основными видами деятельности К(Ф)Х являются </w:t>
       </w:r>
       <w:r w:rsidRPr="00200044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1822,51 +3782,395 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">расходы по проекту </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>включают НДС</w:t>
       </w:r>
       <w:r w:rsidR="00AF6515">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6515" w:rsidRDefault="00AF6515" w:rsidP="00A62900">
+    <w:p w:rsidR="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00A62900">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дополнительные требования от 05.08.2026 г.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретенное имущество</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением зданий, помещений и (или) сооружений, земельных участков) должно быть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>новым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>произведенным в 2026 г. или 2027 г.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или бывшим в эксплуатации не более 3 лет, предшествующих году предоставления субсидий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) в отношении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>промышленной продукции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, участником отбора представлено действительное на дату подачи заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>номер реестровой записи реестра российской промышленной продукции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с постановлением Правительства РФ от 17 июля 2015 г. N 719 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГИСП </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F374F0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://gisp.gov.ru/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заключение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об отнесении продукции к промышленной продукции, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не имеющей произведенных в РФ аналогов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в соответствии с </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства РФ от 20 сентября 2017 г. N 1135 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRPr="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00F374F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F374F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в) в случае приобретения сельскохозяйственных животных и (или) птицы, приобретение таких сельскохозяйственных животных и (или) птицы подтверждено данными об индивидуальном или о групповом маркировании и учете животных в Федеральной государственной информационной системе в области ветеринарии в соответствии с Правилами осуществления учета животных, утвержденными постановлением Правительства РФ от 5 апреля 2023 года № 550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F374F0" w:rsidRDefault="00F374F0" w:rsidP="00A62900">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00231699" w:rsidRPr="00C734A1" w:rsidRDefault="00231699" w:rsidP="00231699">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
@@ -2094,235 +4398,233 @@
       <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001730D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в МСХ РБ</w:t>
       </w:r>
       <w:r w:rsidR="00CF0A31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C6C66" w:rsidRPr="001C6C66" w:rsidRDefault="001C6C66" w:rsidP="001C6C66">
-[...17 lines deleted...]
-    <w:p w:rsidR="00AF6515" w:rsidRPr="00F33A4C" w:rsidRDefault="00AF6515" w:rsidP="00AF6515">
+    <w:p w:rsidR="00642A21" w:rsidRDefault="00642A21" w:rsidP="00AF6515">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...36 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6515" w:rsidRDefault="00AF6515" w:rsidP="00AF6515">
+    <w:p w:rsidR="00AF6515" w:rsidRPr="00F33A4C" w:rsidRDefault="00AF6515" w:rsidP="00AF6515">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бъявление о приеме документов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>публикуется на портале https://promote.budget.gov.ru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6515" w:rsidRDefault="00AF6515" w:rsidP="00AF6515">
+    <w:p w:rsidR="00642A21" w:rsidRDefault="00642A21" w:rsidP="00AF6515">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B21C3B" w:rsidRPr="00F33A4C" w:rsidRDefault="00B21C3B" w:rsidP="00AF6515">
+    <w:p w:rsidR="00AF6515" w:rsidRDefault="00AF6515" w:rsidP="00AF6515">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рием документов осуществляется </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в электронном виде на портале https://promote.budget.gov.ru, ГИС "ИАС РЕСПАК" АПК РБ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112" w:history="1">
+        <w:r w:rsidR="00B21C3B" w:rsidRPr="0042299D">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://apkais.bashkortostan.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00642A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B21C3B" w:rsidRPr="00723698" w:rsidRDefault="00B21C3B" w:rsidP="00AF6515">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00E46B6C" w:rsidRPr="00D7637E" w:rsidRDefault="003B3E24" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  Центр сельскохозяйственного консультирования РБ, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B21C3B" w:rsidRDefault="003B3E24" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2395,81 +4697,81 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>тел.: (347) 211 -74-04</w:t>
       </w:r>
       <w:r w:rsidR="00FE5208">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002A662B" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A662B" w:rsidRPr="00D7637E" w:rsidRDefault="009E32E4" w:rsidP="002A662B">
+    <w:p w:rsidR="002A662B" w:rsidRPr="00D7637E" w:rsidRDefault="00E61C2C" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidR="002A662B" w:rsidRPr="00F11EC3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.cckrb.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="002A662B" w:rsidRPr="00D7637E" w:rsidSect="00FE5208">
+    <w:sectPr w:rsidR="002A662B" w:rsidRPr="00D7637E" w:rsidSect="008E236C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="284" w:right="566" w:bottom="993" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="707" w:bottom="709" w:left="851" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="005E7FF0" w:rsidRDefault="005E7FF0" w:rsidP="00AB5E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="005E7FF0" w:rsidRDefault="005E7FF0" w:rsidP="00AB5E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3809,318 +6111,346 @@
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA35C4"/>
     <w:rsid w:val="00007A5C"/>
     <w:rsid w:val="00034E96"/>
     <w:rsid w:val="000423D7"/>
     <w:rsid w:val="000453A2"/>
     <w:rsid w:val="000A474C"/>
+    <w:rsid w:val="000B6F61"/>
     <w:rsid w:val="000C320D"/>
     <w:rsid w:val="000D531A"/>
+    <w:rsid w:val="00100E7A"/>
     <w:rsid w:val="00101CE5"/>
     <w:rsid w:val="00110BDB"/>
     <w:rsid w:val="001273E2"/>
+    <w:rsid w:val="00137471"/>
     <w:rsid w:val="00142827"/>
     <w:rsid w:val="00144BE3"/>
+    <w:rsid w:val="0015227E"/>
     <w:rsid w:val="00153123"/>
     <w:rsid w:val="00160760"/>
+    <w:rsid w:val="00163F4D"/>
     <w:rsid w:val="001730D8"/>
     <w:rsid w:val="00182329"/>
+    <w:rsid w:val="0018757B"/>
     <w:rsid w:val="001964E0"/>
     <w:rsid w:val="001A0079"/>
     <w:rsid w:val="001A3FFF"/>
     <w:rsid w:val="001C2E78"/>
     <w:rsid w:val="001C6C66"/>
     <w:rsid w:val="001D5709"/>
+    <w:rsid w:val="001D73EC"/>
+    <w:rsid w:val="001E1A0D"/>
     <w:rsid w:val="001E2F7C"/>
     <w:rsid w:val="00200044"/>
     <w:rsid w:val="00200121"/>
     <w:rsid w:val="0021110B"/>
+    <w:rsid w:val="002153A5"/>
     <w:rsid w:val="00221AAD"/>
     <w:rsid w:val="00226A0C"/>
     <w:rsid w:val="00227987"/>
     <w:rsid w:val="002311B1"/>
     <w:rsid w:val="00231699"/>
     <w:rsid w:val="002668E3"/>
     <w:rsid w:val="002927EB"/>
     <w:rsid w:val="002A662B"/>
+    <w:rsid w:val="002B7C7D"/>
     <w:rsid w:val="002C0CB1"/>
     <w:rsid w:val="002D4B83"/>
     <w:rsid w:val="002F547E"/>
     <w:rsid w:val="002F699B"/>
     <w:rsid w:val="00301731"/>
     <w:rsid w:val="00303FF2"/>
     <w:rsid w:val="0032782D"/>
     <w:rsid w:val="00327941"/>
     <w:rsid w:val="00334CF1"/>
     <w:rsid w:val="00343B6E"/>
     <w:rsid w:val="003615F8"/>
     <w:rsid w:val="00364482"/>
     <w:rsid w:val="00365156"/>
     <w:rsid w:val="00367A69"/>
     <w:rsid w:val="003702CB"/>
     <w:rsid w:val="003710D1"/>
     <w:rsid w:val="003918B4"/>
     <w:rsid w:val="003B3E24"/>
     <w:rsid w:val="003B4DB2"/>
     <w:rsid w:val="003D106B"/>
     <w:rsid w:val="003D44C5"/>
     <w:rsid w:val="003D75FB"/>
     <w:rsid w:val="00415EB1"/>
     <w:rsid w:val="00422722"/>
     <w:rsid w:val="0043112A"/>
     <w:rsid w:val="00431E92"/>
     <w:rsid w:val="00433FB2"/>
     <w:rsid w:val="00451CE6"/>
+    <w:rsid w:val="00452892"/>
+    <w:rsid w:val="004668A7"/>
     <w:rsid w:val="0049029C"/>
     <w:rsid w:val="004A3017"/>
     <w:rsid w:val="004A7E3B"/>
     <w:rsid w:val="004C5D56"/>
     <w:rsid w:val="004C7142"/>
     <w:rsid w:val="004D131F"/>
     <w:rsid w:val="004D7114"/>
     <w:rsid w:val="004E742B"/>
     <w:rsid w:val="005037D8"/>
     <w:rsid w:val="0051243B"/>
     <w:rsid w:val="005176C7"/>
     <w:rsid w:val="00531A79"/>
+    <w:rsid w:val="00532D8A"/>
     <w:rsid w:val="00561FD9"/>
     <w:rsid w:val="0057435F"/>
     <w:rsid w:val="005821CF"/>
     <w:rsid w:val="00585A57"/>
     <w:rsid w:val="0058630F"/>
     <w:rsid w:val="0059034B"/>
     <w:rsid w:val="005B52EE"/>
     <w:rsid w:val="005B65B6"/>
+    <w:rsid w:val="005B7A93"/>
     <w:rsid w:val="005D79F4"/>
     <w:rsid w:val="005E7FF0"/>
     <w:rsid w:val="00600CC3"/>
     <w:rsid w:val="00601475"/>
     <w:rsid w:val="006016E5"/>
     <w:rsid w:val="00623454"/>
     <w:rsid w:val="0062717C"/>
+    <w:rsid w:val="00642A21"/>
     <w:rsid w:val="00660225"/>
     <w:rsid w:val="00662306"/>
     <w:rsid w:val="0066567F"/>
     <w:rsid w:val="0066767C"/>
     <w:rsid w:val="00671F76"/>
     <w:rsid w:val="00677A1C"/>
     <w:rsid w:val="00681F8C"/>
     <w:rsid w:val="006821FE"/>
     <w:rsid w:val="00697333"/>
     <w:rsid w:val="006B761D"/>
     <w:rsid w:val="006C100E"/>
     <w:rsid w:val="006C1B40"/>
     <w:rsid w:val="006C7C36"/>
     <w:rsid w:val="006D6DE2"/>
     <w:rsid w:val="006D7598"/>
     <w:rsid w:val="006E03D5"/>
     <w:rsid w:val="006E3BF6"/>
     <w:rsid w:val="006F4DFA"/>
     <w:rsid w:val="00707B6F"/>
     <w:rsid w:val="00710C76"/>
     <w:rsid w:val="0071411E"/>
     <w:rsid w:val="007220D9"/>
+    <w:rsid w:val="00723698"/>
     <w:rsid w:val="00734934"/>
     <w:rsid w:val="00773405"/>
     <w:rsid w:val="00776A20"/>
     <w:rsid w:val="00795B15"/>
     <w:rsid w:val="007B4E92"/>
     <w:rsid w:val="007D655F"/>
     <w:rsid w:val="007E638E"/>
     <w:rsid w:val="00802C05"/>
     <w:rsid w:val="00826942"/>
     <w:rsid w:val="00844911"/>
     <w:rsid w:val="00850DEB"/>
     <w:rsid w:val="00853A38"/>
     <w:rsid w:val="00871582"/>
     <w:rsid w:val="008911F3"/>
     <w:rsid w:val="008A7D83"/>
     <w:rsid w:val="008B5412"/>
     <w:rsid w:val="008C00E5"/>
     <w:rsid w:val="008C0E4B"/>
     <w:rsid w:val="008C5180"/>
     <w:rsid w:val="008C5499"/>
     <w:rsid w:val="008C5D3A"/>
     <w:rsid w:val="008C6774"/>
+    <w:rsid w:val="008E236C"/>
+    <w:rsid w:val="008E41FF"/>
     <w:rsid w:val="00955C96"/>
     <w:rsid w:val="00965643"/>
     <w:rsid w:val="009673AD"/>
     <w:rsid w:val="00980116"/>
     <w:rsid w:val="00984939"/>
     <w:rsid w:val="00994C09"/>
+    <w:rsid w:val="009B241F"/>
     <w:rsid w:val="009B3287"/>
     <w:rsid w:val="009D1353"/>
-    <w:rsid w:val="009E32E4"/>
     <w:rsid w:val="009F173A"/>
     <w:rsid w:val="00A0378F"/>
     <w:rsid w:val="00A03C3B"/>
     <w:rsid w:val="00A562F0"/>
     <w:rsid w:val="00A60EB9"/>
     <w:rsid w:val="00A62900"/>
     <w:rsid w:val="00A70A33"/>
     <w:rsid w:val="00A733E1"/>
+    <w:rsid w:val="00A74A6E"/>
     <w:rsid w:val="00A81C66"/>
     <w:rsid w:val="00A83D70"/>
     <w:rsid w:val="00AA35C4"/>
     <w:rsid w:val="00AA416C"/>
     <w:rsid w:val="00AA41C6"/>
     <w:rsid w:val="00AB5E47"/>
     <w:rsid w:val="00AD4A24"/>
     <w:rsid w:val="00AF0D8F"/>
     <w:rsid w:val="00AF4CAF"/>
     <w:rsid w:val="00AF6515"/>
     <w:rsid w:val="00B007FE"/>
     <w:rsid w:val="00B21C3B"/>
     <w:rsid w:val="00B241C1"/>
+    <w:rsid w:val="00B24CB5"/>
     <w:rsid w:val="00B253B0"/>
     <w:rsid w:val="00B30A0A"/>
     <w:rsid w:val="00B43A0F"/>
     <w:rsid w:val="00B5213C"/>
     <w:rsid w:val="00B91663"/>
     <w:rsid w:val="00B933AF"/>
     <w:rsid w:val="00BB189B"/>
     <w:rsid w:val="00BC1BB3"/>
+    <w:rsid w:val="00BC7985"/>
+    <w:rsid w:val="00C06850"/>
     <w:rsid w:val="00C167FE"/>
     <w:rsid w:val="00C20CA9"/>
     <w:rsid w:val="00C21B22"/>
     <w:rsid w:val="00C251A7"/>
     <w:rsid w:val="00C257C7"/>
     <w:rsid w:val="00C329BE"/>
     <w:rsid w:val="00C5506B"/>
     <w:rsid w:val="00C734A1"/>
     <w:rsid w:val="00C74CCB"/>
     <w:rsid w:val="00C9116C"/>
     <w:rsid w:val="00C9526F"/>
+    <w:rsid w:val="00C975B1"/>
     <w:rsid w:val="00C97DE1"/>
     <w:rsid w:val="00CA2910"/>
     <w:rsid w:val="00CA2E7E"/>
     <w:rsid w:val="00CC73ED"/>
     <w:rsid w:val="00CF0A31"/>
     <w:rsid w:val="00D0795B"/>
+    <w:rsid w:val="00D26D98"/>
     <w:rsid w:val="00D45347"/>
     <w:rsid w:val="00D60DA5"/>
+    <w:rsid w:val="00D614EB"/>
     <w:rsid w:val="00D63D37"/>
     <w:rsid w:val="00D6582D"/>
     <w:rsid w:val="00D7637E"/>
     <w:rsid w:val="00D8410A"/>
     <w:rsid w:val="00D84B09"/>
     <w:rsid w:val="00DA1137"/>
+    <w:rsid w:val="00DA2EC8"/>
     <w:rsid w:val="00DA386C"/>
     <w:rsid w:val="00DD12A3"/>
     <w:rsid w:val="00DD488E"/>
     <w:rsid w:val="00DD6100"/>
     <w:rsid w:val="00DD7010"/>
-    <w:rsid w:val="00DE6C3C"/>
+    <w:rsid w:val="00DE54F1"/>
     <w:rsid w:val="00E23E66"/>
     <w:rsid w:val="00E308FA"/>
     <w:rsid w:val="00E46B6C"/>
+    <w:rsid w:val="00E61C2C"/>
     <w:rsid w:val="00E76D7D"/>
     <w:rsid w:val="00E77010"/>
     <w:rsid w:val="00EA5695"/>
     <w:rsid w:val="00EB01E9"/>
     <w:rsid w:val="00EC0790"/>
     <w:rsid w:val="00EC369F"/>
     <w:rsid w:val="00EC79DB"/>
     <w:rsid w:val="00EE3440"/>
     <w:rsid w:val="00EF2520"/>
     <w:rsid w:val="00EF6F9A"/>
     <w:rsid w:val="00F11EC3"/>
     <w:rsid w:val="00F257D5"/>
     <w:rsid w:val="00F27C3E"/>
     <w:rsid w:val="00F3099B"/>
     <w:rsid w:val="00F33A4C"/>
+    <w:rsid w:val="00F374F0"/>
     <w:rsid w:val="00F521F0"/>
     <w:rsid w:val="00F6032E"/>
     <w:rsid w:val="00F67EBA"/>
     <w:rsid w:val="00F75109"/>
     <w:rsid w:val="00FC107F"/>
     <w:rsid w:val="00FD49D7"/>
     <w:rsid w:val="00FE09B5"/>
     <w:rsid w:val="00FE2AAD"/>
     <w:rsid w:val="00FE3C0E"/>
     <w:rsid w:val="00FE3FEE"/>
     <w:rsid w:val="00FE5208"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{6EFAE5BC-CB86-449E-9FD1-F75AE7289C37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -4480,51 +6810,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA35C4"/>
+    <w:rsid w:val="00100E7A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -4986,51 +7316,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1804694649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apkais.bashkortostan.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cckrb.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/27111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/265153120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282214169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282218269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/289250" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2914111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apkais.bashkortostan.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/25291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/222313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/27114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281314110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28221712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282520111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40204" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/29141122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2915924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/27112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282215110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28221831" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6158" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cckrb.ru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28302" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2893" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/222320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/253011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5877" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281321190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282512121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2825213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/29141113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2915928" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/252113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/951110083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/271131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282215120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217119" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/4443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2711322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28218314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/252513116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282921" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28308" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/289319" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/2910440" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/292023130" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40201" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/4429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/4919" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/253012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/275214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217115" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282520190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/291059390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282512129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/29142111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/271132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5634" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5998" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28214159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28221832" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6382" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/405" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/6256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/25101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/5784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281213" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/3101130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70818088/40210" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/162412111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282217111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282512130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/29142121" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/292023120" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/267022150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282214162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/282218390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/259212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/281323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28221821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/289225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70650730/28939" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisp.gov.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5259,82 +7589,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B5F88F8-E76F-41AA-AEEB-D443B073E98F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF23EE35-C5D5-4C85-A286-3452228EF2F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>502</Words>
-  <Characters>2866</Characters>
+  <Words>2208</Words>
+  <Characters>12592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3362</CharactersWithSpaces>
+  <CharactersWithSpaces>14771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>