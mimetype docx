--- v0 (2026-06-14)
+++ v1 (2026-08-17)
@@ -50,112 +50,147 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ГРАНТ </w:t>
       </w:r>
       <w:r w:rsidR="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>АГРОМОТИВАТОР</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F699B" w:rsidRPr="00BE4DF8" w:rsidRDefault="00BE4DF8" w:rsidP="00BE4DF8">
+    <w:p w:rsidR="002F699B" w:rsidRPr="00B30A0A" w:rsidRDefault="002F699B" w:rsidP="00FE2AAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE4DF8">
+      <w:r w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002F699B" w:rsidRPr="00BE4DF8">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приложение № 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AAD" w:rsidRPr="00DC5C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9526F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Постановлению РФ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 14 июля 2012 г. № 717 "О Государственной программе развития сельского хозяйства и регулирования рынков сельскохозяйственной продукции, сырья и продовольствия" (далее - государственная программа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE2AAD" w:rsidRPr="00B30A0A" w:rsidRDefault="00FE2AAD" w:rsidP="00FE2AAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE2AAD" w:rsidRPr="00D7637E" w:rsidRDefault="00FE2AAD" w:rsidP="00DB6DFB">
+    <w:p w:rsidR="00FE2AAD" w:rsidRPr="00D7637E" w:rsidRDefault="00FE2AAD" w:rsidP="000004C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -205,79 +240,95 @@
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>разведение крупного рогатого скота и (или) мелкого рогатого скота</w:t>
       </w:r>
       <w:r w:rsidR="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">собственный средства </w:t>
+        <w:t>собственны</w:t>
+      </w:r>
+      <w:r w:rsidR="000004C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средства </w:t>
       </w:r>
       <w:r w:rsidR="007E638E" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">не менее </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10%</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> стоимости проекта</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22750" w:rsidRPr="00D7637E" w:rsidRDefault="00FE2AAD" w:rsidP="00DB6DFB">
+    <w:p w:rsidR="00E22750" w:rsidRPr="00D7637E" w:rsidRDefault="00FE2AAD" w:rsidP="00FE6584">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -335,51 +386,67 @@
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00CB53B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>иные виды деятельности</w:t>
       </w:r>
       <w:r w:rsidR="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">собственный средства не менее </w:t>
+        <w:t>собственны</w:t>
+      </w:r>
+      <w:r w:rsidR="000004C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22750" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средства не менее </w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00CB53B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10%</w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> стоимости проекта</w:t>
       </w:r>
       <w:r w:rsidR="00E22750" w:rsidRPr="00E22750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -418,90 +485,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Минимальный размер граната – </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 млн. руб</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4DF8" w:rsidRPr="00D7637E" w:rsidRDefault="00BE4DF8" w:rsidP="00E22750">
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="00E22750">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Грант предоставляется однократно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C92E04" w:rsidRDefault="00C92E04" w:rsidP="007E638E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E638E" w:rsidRDefault="007E638E" w:rsidP="007E638E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -719,59 +768,51 @@
       </w:r>
       <w:r w:rsidRPr="00AC1856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, в состав которого входят 2 и более членов семьи главы </w:t>
       </w:r>
       <w:r w:rsidR="00C4791F" w:rsidRPr="00AC1856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">К(Ф)Х </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(включая главу), объединенных родством и (или) свойством</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0CD8" w:rsidRPr="00BE4DF8">
-[...7 lines deleted...]
-      <w:r w:rsidR="004B06A7" w:rsidRPr="00BE4DF8">
+      <w:r w:rsidR="004B06A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00007A5C" w:rsidRDefault="00EC0790" w:rsidP="00007A5C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1108,2200 +1149,1124 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Грант предоставляе</w:t>
       </w:r>
       <w:r w:rsidR="00200121" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>тся:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а) приобретение, строительство, ремонт, капитальный ремонт, модернизация и (или) переустройство зданий, помещений и (или) сооружений, необходимых для производства, хранения, первичной и (или) последующей переработки сельскохозяйственной продукции, включая ограждения, предусмотренные для выпаса и выгула сельскохозяйственных животных, и ограждения плодово-ягодных насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) подключение зданий, помещений и (или) сооружений, необходимых для производства, хранения, первичной и (или) последующей переработки сельскохозяйственной продукции, к электрическим, водо-, газо- и теплопроводным сетям, в том числе автономным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в) приобретение поголовья сельскохозяйственных животных (кроме свиней) и птицы. Возраст приобретаемого крупного рогатого скота и (или) лошадей не должен превышать 2 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г) приобретение рыбопосадочного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>д) приобретение семенного материала крупного рогатого скота, овец и коз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е) приобретение посадочного материала для закладки многолетних насаждений, в том числе виноградных, и земляники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C29C4" w:rsidRPr="003C29C4" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) приобретение инвентаря, оборудования, машин, автотранспортных средств и техники в соответствии с Общероссийским классификатором продукции по следующим видам экономической деятельности (ОКПД 2) ОК 034-2014 (КПЕС 2008): 16.24.12.111, 25.21.11.140 - 25.21.13, 25.29.11, 25.30.11, 25.30.12, 25.91.12, 25.92.12, 26.51.53.120, 26.51.53.130, 26.51.53.190, 26.51.61.110, 26.70.22.150, 27.11.1 - 27.11.2, 27.11.26, 27.11.31, 27.11.32, 27.11.32.110, 27.11.32.120, 27.11.4, 27.51.26.120, 27.52.14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>28.12.13, 28.13.1, 28.13.14.110, 28.13.21.190, 28.21.13.120, 28.13.22, 28.13.23, 28.13.26, 28.13.28, 28.22.14.150, 28.22.14.159 - 28.22.14.162, 28.22.14.169, 28.22.15.110, 28.22.15.120, 28.22.17.110, 28.22.17.111, 28.22.17.112, 28.22.17.113, 28.22.17.114, 28.22.17.115, 28.22.17.116, 28.22.17.119, 28.22.17.120, 28.22.17.121, 28.22.17.122, 28.22.17.190, 28.22.18.210 - 28.22.18.269, 28.22.18.310, 28.22.18.314, 28.22.18.320, 28.22.18.390, 28.25.1, 28.25.20.111, 28.25.20.130, 28.25.20.190, 28.29.12, 28.29.21, 28.29.3, 28.30.2 - 28.30.8 (за исключением машин и оборудования для лесного хозяйства и кроме кода группировки 28.30.4), 28.30.81.120, 28.30.81.190, 28.30.82, 28.30.83, 28.30.84, 28.30.85, 28.30.86.110, 28.30.86.120, 28.30.86.140, 28.30.86.150, 28.92.25, 28.92.50.000, 28.93.11, 28.93.12, 28.93.13, 28.93.14, 28.93.16, 28.93.17, 28.93.20, 29.10.41.110 - 29.10.41.122 (за исключением кода 29.10.41.113), 29.10.42.111, 29.10.42.121, 29.10.44.000, 29.10.59.240, 29.10.59.280, 29.10.59.390, 29.20.23.120, 29.20.23.130, 31.01.13.000;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D25CCB" w:rsidRPr="00D25CCB" w:rsidRDefault="003C29C4" w:rsidP="003C29C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>приобретение оборудования для рыбоводной инфраструктуры и аквакультуры (рыбоводства), предусмотренным в соответствии с Классификатором в области аквакультуры (рыбоводства), утвержденным приказом Министерства сельского хозяйства Российской Федерации от 18 ноября 2014 года № 452 «Об утверждении Классификатора в области аквакультуры (рыбоводства)», по номенклатуре, определенной следующими кодами: 04.02.01, 04.02.04, 04.02.07, 04.02.09, 04.02.1004.02.11, 04.02.12, 04.03, 04.04, 04.05.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043112A" w:rsidRPr="00D7637E" w:rsidRDefault="0043112A" w:rsidP="007B65BD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle25"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D5709" w:rsidRDefault="001D5709" w:rsidP="00D7637E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Условия участия в программе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B761D" w:rsidRPr="00D7637E" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD488E" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в состав членов К(Ф)Х </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD488E" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>входят 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD488E" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и более членов семьи главы </w:t>
+      </w:r>
+      <w:r w:rsidR="00200044" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К(Ф)Х </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD488E" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(включая главу), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD488E" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>объединенных родством и (или) свойством</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD488E" w:rsidRPr="00D7637E" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21B22" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">регистрация и работа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К(Ф)Х </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21B22" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на сельской территории</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7D83" w:rsidRPr="008A7D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC771C">
-[...6 lines deleted...]
-        <w:t>затрат:</w:t>
+      <w:r w:rsidR="008A7D83" w:rsidRPr="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>или на территории сельской агломерации</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Башкортостан</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="00DD488E" w:rsidRPr="00D7637E" w:rsidRDefault="00DD488E" w:rsidP="00C20CA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC771C">
-[...60 lines deleted...]
-        <w:t>сельскохозяйственных животных, и ограждения плодово-ягодных насаждений;</w:t>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основными видами деятельности К(Ф)Х являются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>производство и (или) переработка сельскохозяйственной продукции</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="006B761D" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21B22" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявитель </w:t>
+      </w:r>
+      <w:r w:rsidR="00433FB2" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>является получателем</w:t>
+      </w:r>
+      <w:r w:rsidR="00433FB2" w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иных грантов в рамках государственной программы</w:t>
+      </w:r>
+      <w:r w:rsidR="00433FB2" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, средств финансовой поддержки (за исключением социальных выплат и выплат на организацию начального этапа предпринимательской деятельности, субсидий, предоставляемых гражданам, ведущим личное подсобное хозяйство, субсидий, предоставленных в рамках государственной программы, а также льготных краткосрочных кредитов и (или) льготных инвестиционных кредитов)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A24EA4" w:rsidRDefault="00A24EA4" w:rsidP="00A24EA4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="003C29C4" w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КФХ является</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC771C">
-[...24 lines deleted...]
-        <w:t>водо-, газо- и теплопроводным сетям, в том числе автономным;</w:t>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">субъект </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МСП;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="00FA6252" w:rsidRDefault="00FA6252" w:rsidP="00A24EA4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>приобретаемого крупного рогатого скота и (или) лошадей не должен превышать 2 лет;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A09FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подтверждение статуса участника </w:t>
+      </w:r>
+      <w:r w:rsidR="009A09FC" w:rsidRPr="009A09FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>специальной военной операции;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="003C29C4" w:rsidRPr="00F136D0" w:rsidRDefault="003C29C4" w:rsidP="00A24EA4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>г) приобретение рыбопосадочного материала;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для заявителей, участвующих в статусе </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6252" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К(Ф)Х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или индивидуального предпринимателя, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>необходим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документ, подтверждающ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> возможность оплачивать не менее 10 процентов стоимости каждого наименования приобретаемого имущества, выполняемых работ, оказываемых услуг, указанных в плане расходов (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выписки из расчетного счета банка,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подтверждающей наличие средств на реализацию проекта);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
+    <w:p w:rsidR="00A24EA4" w:rsidRPr="00F136D0" w:rsidRDefault="00A24EA4" w:rsidP="00A24EA4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>д) приобретение семенного материала крупного рогатого скота, овец и коз;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отсутствие задолженности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F136D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по налогам;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC771C" w:rsidRPr="00EC771C" w:rsidRDefault="00EC771C" w:rsidP="00EC771C">
-[...511 lines deleted...]
-    <w:p w:rsidR="006B761D" w:rsidRPr="00D7637E" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
+    <w:p w:rsidR="004B06A7" w:rsidRDefault="004B06A7" w:rsidP="00C20CA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7637E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00DD488E" w:rsidRPr="00D7637E">
-[...52 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>документально</w:t>
+      </w:r>
+      <w:r w:rsidR="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подтверждени</w:t>
+      </w:r>
+      <w:r w:rsidR="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>права собственности и (или) иных прав заявителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>земельный участок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (земельные участки), на котором осуществляется или планируется осуществлять сельскохозяйственное производство, на срок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не менее 5 лет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B06A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с года получения гранта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD488E" w:rsidRPr="00D7637E" w:rsidRDefault="006E03D5" w:rsidP="00C20CA9">
+    <w:p w:rsidR="00A41D53" w:rsidRPr="00D7637E" w:rsidRDefault="00A41D53" w:rsidP="00A41D53">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00C21B22" w:rsidRPr="00D7637E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">регистрация и работа </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внесение сведений </w:t>
+      </w:r>
+      <w:r w:rsidR="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о земельном участке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">К(Ф)Х </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> Республики Башкортостан</w:t>
+        <w:t xml:space="preserve"> государственный реестр земель сельскохозяйственного назначения (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00200044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕФИС ЗСН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD488E" w:rsidRPr="00D7637E" w:rsidRDefault="00DD488E" w:rsidP="00C20CA9">
-[...566 lines deleted...]
-    <w:p w:rsidR="008F3BD6" w:rsidRDefault="008F3BD6" w:rsidP="008F3BD6">
+    <w:p w:rsidR="004E742B" w:rsidRDefault="004E742B" w:rsidP="00325730">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>- в отчёте 1</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ля заявителей, использующих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>освобождение от уплаты НД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...518 lines deleted...]
-        <w:t>- д</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ля заявителей, использующих </w:t>
+        <w:t xml:space="preserve"> расходы по проекту </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>освобождение от уплаты НД</w:t>
-[...42 lines deleted...]
-        <w:t>НДС</w:t>
+        <w:t>включают НДС</w:t>
       </w:r>
       <w:r w:rsidR="000C23CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00231699" w:rsidRPr="00D7637E" w:rsidRDefault="00231699" w:rsidP="00DD488E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3369,4240 +2334,3437 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18 месяцев</w:t>
       </w:r>
       <w:r w:rsidR="00561FD9" w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> со дня его получения</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00231699" w:rsidRPr="00D7637E" w:rsidRDefault="00DD6100" w:rsidP="00F756AB">
+    <w:p w:rsidR="00231699" w:rsidRPr="009455FC" w:rsidRDefault="00DD6100" w:rsidP="009455FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- т</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рудоустройство</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не менее </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (двух)</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> новых постоянных </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41D53" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работников</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41D53" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, если</w:t>
+      </w:r>
+      <w:r w:rsidR="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грант </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">составляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidR="00C734A1" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>или более</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не менее </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одного</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нового постоянного работника</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, если размер гранта составляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>менее 5 млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidR="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00D7637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при этом глава крестьянского (фермерского) хозяйства и (или) индивидуальный предприниматель </w:t>
+      </w:r>
+      <w:r w:rsidR="00231699" w:rsidRPr="00C734A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>учитываются в качестве новых постоянных работников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009455FC" w:rsidRPr="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а также сохранить в течение не менее 5 лет созданные рабочие места</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1" w:rsidRPr="009455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00231699" w:rsidRPr="00D7637E" w:rsidRDefault="00DD6100" w:rsidP="00DD6100">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- т</w:t>
-[...205 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обеспечени</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получателями гранта ежегодного прироста объема производства </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">сельскохозяйственной продукции </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в течение не менее чем 5 лет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с даты получения гранта в размере </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не менее 7 процентов</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00231699" w:rsidRPr="00D7637E" w:rsidRDefault="00DD6100" w:rsidP="00DD6100">
+    <w:p w:rsidR="00231699" w:rsidRPr="001C6C66" w:rsidRDefault="00DD6100" w:rsidP="00DD6100">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6100">
-[...47 lines deleted...]
-        <w:t>не менее 7 процентов</w:t>
+      <w:r w:rsidR="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> течение </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не менее чем 5 лет</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со дня получения </w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...36 lines deleted...]
-        <w:t>в</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гранта </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16AF1" w:rsidRPr="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>осуществлять</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельность на сельской территории</w:t>
       </w:r>
       <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> течение </w:t>
+        <w:t xml:space="preserve"> или на территории сельской агломерации, </w:t>
       </w:r>
       <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>не менее чем 5 лет</w:t>
+        <w:t>сохранять созданные новые рабочие места</w:t>
       </w:r>
       <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> со дня получения </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">достигнуть </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">плановых </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>показателей деятельности</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, предусмотренных проектом</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">гранта </w:t>
-[...7 lines deleted...]
-        <w:t>осуществлять</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001C6C66" w:rsidRPr="00B91663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> деятельность на сельской территории</w:t>
+        <w:t>представлять отчетность</w:t>
       </w:r>
       <w:r w:rsidR="001C6C66" w:rsidRPr="001C6C66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> или на территории сельской агломерации, </w:t>
-[...51 lines deleted...]
-        <w:t>, предусмотренных проектом</w:t>
+        <w:t xml:space="preserve"> о реализации проекта</w:t>
+      </w:r>
+      <w:r w:rsidR="00744177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в МСХ РБ</w:t>
       </w:r>
       <w:r w:rsidR="00F16AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">представления устанавливаются Министерством в соглашении. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C6C66" w:rsidRDefault="001C6C66" w:rsidP="001C6C66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1468"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
-      <w:pPr>
+    <w:p w:rsidR="009A09FC" w:rsidRDefault="009A09FC" w:rsidP="009A09FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="25"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A09FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-        <w:t>:</w:t>
+        </w:rPr>
+        <w:t>Критерии конкурсного отбора:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
-      <w:pPr>
+    <w:p w:rsidR="009A09FC" w:rsidRDefault="009A09FC" w:rsidP="009A09FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:vanish/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="886"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="701"/>
+        <w:gridCol w:w="9022"/>
+        <w:gridCol w:w="892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...16 lines deleted...]
-              <w:t>п/п</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t>Наименование критерия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t>Баллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> Росреестра от 10 ноября 2020 года N П/0412 "Об утверждении классификатора видов разрешенного использования земельных участков":</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Наличие земельного участка, предназначенного для ведения сельского хозяйства (кроме земель, находящихся в общей долевой собственности, и (или) земель, используемых для ведения личного подсобного хозяйства), с видом разрешенного использования с кодами 1.1-1.20, в том числе размещение зданий и сооружений, используемых для хранения и переработки сельскохозяйственной продукции, в соответствии с приказом Росреестра от 10 ноября 2020 года № П/0412 "Об утверждении классификатора видов разрешенного использования земельных участков":</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>в собственности</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в собственности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>в аренде сроком не менее 5 лет считая с 1 января текущего года</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в аренде сроком не менее 5 лет считая с 1 января текущего года </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Удельный объем собственных средств в общем объеме приобретений согласно плану расходов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>50% и более</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50% и более </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>от 20% (включительно) до 50% (не включительно)</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 20% (включительно) до 50% (не включительно) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...44 lines deleted...]
-              <w:t>скота</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Размер запрашиваемого гранта до 5000 тыс. рублей включительно – при реализации проекта по разведению крупного рогатого скота и мелкого рогатого скота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Правительства Республики Башкортостан от 20 декабря 2018 года N 624</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Хозяйство ведет (планирует вести) деятельность на территории муниципальныхобразований, отнесенных к северо-востоку и Зауралью Республики Башкортостан(Аскинский, Белокатайский, Дуванский, Караидельский, Кигинский,Мечетлинский, Нуримановский, Салаватский, Абзелиловский, Баймакский,Белорецкий, Бурзянский, Зианчуринский, Зилаирский, Учалинский,Хайбуллинский районы, город Сибай), а также город Агидель и ЗАТО городМежгорье в соответствии с постановлением Правительства РеспубликиБашкортостан от 20 декабря 2018 года№ 624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Наличие у заявителя трудового стажа в сельском хозяйстве не менее 3 лет и (или) факта ведения или совместного ведения личного подсобного хозяйства в течение не менее 3 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Наличие у заявителя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>специальности по направлению подготовки высшего образования</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальности по направлению подготовки высшего образования </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>среднего профессионального образования</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">среднего профессионального образования </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Заявитель зарегистрирован по месту жительства в сельской местности в течение 3 последних лет до даты подачи заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...67 lines deleted...]
-              <w:t>):</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Оценка бизнес-плана по результатам очного собеседования республиканской конкурсной комиссии с заявителями (сумма значений по пунктам 8.1-8.3):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="sub_1101"/>
-[...124 lines deleted...]
-              <w:t>навыки в области финансов и управления:</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Уровень компетенции заявителя в области реализации проекта, включая: наличие достаточных компетенций в области технологии и организации производства (переработки) выпускаемой продукции; способность ориентироваться в текущей рыночной ситуации и прогнозировать ее; навыки в области финансов и управления*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>высокий</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">высокий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>средний</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">средний </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>низкий</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">низкий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">очень низкий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9018" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Уровень достоверности и реалистичности заявленных в бизнес-плане результатов его </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>реализации, включая: точность, реальность представленных в бизнес-плане расчетов; соответствие бизнес-плана критериям эффективности и реальности проектов*:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9018" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">высокий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9018" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">средний </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9018" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">низкий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9018" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>очень низкий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>10.2</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...54 lines deleted...]
-              <w:t>соответствие бизнес-плана критериям эффективности и реальности проектов:</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Уровень рисков при реализации проекта*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>высокий</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">низкий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>средний</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">средний </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...6 lines deleted...]
-              <w:t>низкий</w:t>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">высокий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidTr="008C1901">
+      <w:tr w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidTr="005B290D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7638" w:type="dxa"/>
+            <w:tcW w:w="9018" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...499 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>очень высокий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026478E" w:rsidRPr="0026478E" w:rsidRDefault="0026478E" w:rsidP="0026478E">
+          <w:p w:rsidR="005B290D" w:rsidRPr="005B290D" w:rsidRDefault="005B290D" w:rsidP="005B290D">
             <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026478E">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="005B290D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0026478E" w:rsidRDefault="0026478E" w:rsidP="001C6C66">
+    <w:p w:rsidR="005B290D" w:rsidRPr="009A09FC" w:rsidRDefault="005B290D" w:rsidP="009A09FC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:left="1468"/>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0026478E" w:rsidRPr="001C6C66" w:rsidRDefault="0026478E" w:rsidP="001C6C66">
+    <w:p w:rsidR="009A09FC" w:rsidRPr="001C6C66" w:rsidRDefault="009A09FC" w:rsidP="001C6C66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1468"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000C23CB" w:rsidRPr="00C92E04" w:rsidRDefault="000C23CB" w:rsidP="000C23CB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
@@ -7627,104 +5789,59 @@
       <w:r w:rsidRPr="00A732DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>бъявление о приеме документов</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53BA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">публикуется </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53BA2">
-[...36 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00C92E04">
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на портале </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00C92E04">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://promote.budget.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C92E04">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C23CB" w:rsidRPr="00C92E04" w:rsidRDefault="000C23CB" w:rsidP="000C23CB">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -7753,97 +5870,77 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Прием документов осуществляется </w:t>
       </w:r>
       <w:r w:rsidRPr="0062717C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в электронном виде на портале </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C92E04">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://promote.budget.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="005B290D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C92E04">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> и на бумажном носителе в МСХ РБ.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и на бумажном носителе в МСХ РБ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A0079" w:rsidRPr="00D7637E" w:rsidRDefault="001A0079" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E46B6C" w:rsidRPr="00D7637E" w:rsidRDefault="003B3E24" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7972,65 +6069,65 @@
     <w:p w:rsidR="002A662B" w:rsidRPr="00755864" w:rsidRDefault="002A662B" w:rsidP="002A662B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7637E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00755864">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.cckrb.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="002A662B" w:rsidRPr="00755864" w:rsidSect="004D7114">
+    <w:sectPr w:rsidR="002A662B" w:rsidRPr="00755864" w:rsidSect="005B290D">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="993" w:right="566" w:bottom="993" w:left="567" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="566" w:bottom="993" w:left="709" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="000634A6" w:rsidRDefault="000634A6" w:rsidP="00AB5E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="000634A6" w:rsidRDefault="000634A6" w:rsidP="00AB5E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -8063,57 +6160,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman CYR">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="000634A6" w:rsidRDefault="000634A6" w:rsidP="00AB5E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="000634A6" w:rsidRDefault="000634A6" w:rsidP="00AB5E47">
       <w:pPr>
@@ -9285,361 +7375,351 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA35C4"/>
+    <w:rsid w:val="000004C1"/>
     <w:rsid w:val="00007A5C"/>
     <w:rsid w:val="00034E96"/>
     <w:rsid w:val="000634A6"/>
-    <w:rsid w:val="00066398"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00096881"/>
     <w:rsid w:val="000A474C"/>
     <w:rsid w:val="000C23CB"/>
     <w:rsid w:val="000C320D"/>
     <w:rsid w:val="000D531A"/>
     <w:rsid w:val="000F2C7C"/>
     <w:rsid w:val="00101CE5"/>
     <w:rsid w:val="00110BDB"/>
     <w:rsid w:val="00124565"/>
     <w:rsid w:val="00142827"/>
     <w:rsid w:val="00144BE3"/>
     <w:rsid w:val="00153123"/>
     <w:rsid w:val="00160452"/>
     <w:rsid w:val="00182329"/>
     <w:rsid w:val="001964E0"/>
     <w:rsid w:val="001A0079"/>
     <w:rsid w:val="001A3FFF"/>
     <w:rsid w:val="001C2CB0"/>
     <w:rsid w:val="001C2E78"/>
     <w:rsid w:val="001C6C66"/>
     <w:rsid w:val="001D5709"/>
     <w:rsid w:val="001E2F7C"/>
     <w:rsid w:val="001F1F9C"/>
     <w:rsid w:val="00200044"/>
     <w:rsid w:val="00200121"/>
     <w:rsid w:val="0021110B"/>
     <w:rsid w:val="00226370"/>
     <w:rsid w:val="00226A0C"/>
     <w:rsid w:val="002311B1"/>
     <w:rsid w:val="00231699"/>
-    <w:rsid w:val="0026478E"/>
     <w:rsid w:val="002668E3"/>
     <w:rsid w:val="002927EB"/>
     <w:rsid w:val="002A662B"/>
     <w:rsid w:val="002D4B83"/>
     <w:rsid w:val="002D6A31"/>
     <w:rsid w:val="002F415A"/>
     <w:rsid w:val="002F699B"/>
     <w:rsid w:val="00301731"/>
     <w:rsid w:val="00303FF2"/>
     <w:rsid w:val="00310FE3"/>
     <w:rsid w:val="00322357"/>
     <w:rsid w:val="00325730"/>
     <w:rsid w:val="0032782D"/>
     <w:rsid w:val="00327941"/>
     <w:rsid w:val="00334CF1"/>
     <w:rsid w:val="00343B6E"/>
     <w:rsid w:val="003476BB"/>
     <w:rsid w:val="00364482"/>
     <w:rsid w:val="00365156"/>
     <w:rsid w:val="00367A69"/>
     <w:rsid w:val="003702CB"/>
     <w:rsid w:val="003710D1"/>
     <w:rsid w:val="003915CE"/>
     <w:rsid w:val="003918B4"/>
     <w:rsid w:val="003B3E24"/>
     <w:rsid w:val="003B4DB2"/>
     <w:rsid w:val="003C16E8"/>
+    <w:rsid w:val="003C29C4"/>
     <w:rsid w:val="003D106B"/>
     <w:rsid w:val="003D44C5"/>
     <w:rsid w:val="003D75FB"/>
-    <w:rsid w:val="00406A6A"/>
     <w:rsid w:val="004104FD"/>
     <w:rsid w:val="00415EB1"/>
     <w:rsid w:val="00422722"/>
     <w:rsid w:val="0043112A"/>
     <w:rsid w:val="00431E92"/>
     <w:rsid w:val="00433FB2"/>
     <w:rsid w:val="00434AB9"/>
+    <w:rsid w:val="0043685D"/>
     <w:rsid w:val="00451CE6"/>
     <w:rsid w:val="004549BE"/>
     <w:rsid w:val="0049029C"/>
     <w:rsid w:val="004A0D6F"/>
     <w:rsid w:val="004A3017"/>
     <w:rsid w:val="004A7E3B"/>
     <w:rsid w:val="004B06A7"/>
     <w:rsid w:val="004B3EBF"/>
     <w:rsid w:val="004B6A33"/>
     <w:rsid w:val="004C5D56"/>
     <w:rsid w:val="004C7142"/>
     <w:rsid w:val="004D131F"/>
     <w:rsid w:val="004D7114"/>
     <w:rsid w:val="004E742B"/>
     <w:rsid w:val="005037D8"/>
     <w:rsid w:val="0051243B"/>
     <w:rsid w:val="005138B2"/>
-    <w:rsid w:val="00514F2F"/>
     <w:rsid w:val="005176C7"/>
     <w:rsid w:val="00531A79"/>
     <w:rsid w:val="00561FD9"/>
     <w:rsid w:val="0057435F"/>
     <w:rsid w:val="005821CF"/>
     <w:rsid w:val="00585A57"/>
     <w:rsid w:val="0058630F"/>
     <w:rsid w:val="0059034B"/>
+    <w:rsid w:val="005B290D"/>
     <w:rsid w:val="005B52EE"/>
     <w:rsid w:val="005B65B6"/>
     <w:rsid w:val="005D79F4"/>
     <w:rsid w:val="00600CC3"/>
     <w:rsid w:val="00601475"/>
     <w:rsid w:val="006016E5"/>
     <w:rsid w:val="00623454"/>
     <w:rsid w:val="00660225"/>
     <w:rsid w:val="00662306"/>
     <w:rsid w:val="0066567F"/>
     <w:rsid w:val="00677A1C"/>
     <w:rsid w:val="00681F8C"/>
     <w:rsid w:val="006821FE"/>
     <w:rsid w:val="00697333"/>
     <w:rsid w:val="006A68AE"/>
     <w:rsid w:val="006B761D"/>
     <w:rsid w:val="006C100E"/>
     <w:rsid w:val="006C233E"/>
     <w:rsid w:val="006C7C36"/>
     <w:rsid w:val="006D6DE2"/>
     <w:rsid w:val="006D7598"/>
     <w:rsid w:val="006E03D5"/>
     <w:rsid w:val="006E3BF6"/>
     <w:rsid w:val="006F3EF9"/>
     <w:rsid w:val="006F4DFA"/>
     <w:rsid w:val="00707B6F"/>
     <w:rsid w:val="00710C76"/>
     <w:rsid w:val="007220D9"/>
     <w:rsid w:val="00734934"/>
     <w:rsid w:val="00744177"/>
     <w:rsid w:val="00755864"/>
+    <w:rsid w:val="00771349"/>
     <w:rsid w:val="00773405"/>
     <w:rsid w:val="00776A20"/>
     <w:rsid w:val="007B4E92"/>
     <w:rsid w:val="007B65BD"/>
     <w:rsid w:val="007B69CB"/>
-    <w:rsid w:val="007C1C6F"/>
     <w:rsid w:val="007C368A"/>
     <w:rsid w:val="007D655F"/>
     <w:rsid w:val="007E638E"/>
-    <w:rsid w:val="007F48DB"/>
     <w:rsid w:val="00826942"/>
     <w:rsid w:val="00844911"/>
     <w:rsid w:val="008475D6"/>
     <w:rsid w:val="00850DEB"/>
     <w:rsid w:val="008911F3"/>
     <w:rsid w:val="008A7D83"/>
     <w:rsid w:val="008B5412"/>
     <w:rsid w:val="008C00E5"/>
     <w:rsid w:val="008C0E4B"/>
     <w:rsid w:val="008C5180"/>
     <w:rsid w:val="008C5499"/>
     <w:rsid w:val="008C6774"/>
     <w:rsid w:val="008D42FD"/>
     <w:rsid w:val="008E3DCC"/>
     <w:rsid w:val="008F3BD6"/>
     <w:rsid w:val="00925E96"/>
+    <w:rsid w:val="009455FC"/>
     <w:rsid w:val="00955C96"/>
     <w:rsid w:val="009673AD"/>
-    <w:rsid w:val="00982F08"/>
     <w:rsid w:val="00984939"/>
     <w:rsid w:val="00994C09"/>
+    <w:rsid w:val="009A09FC"/>
     <w:rsid w:val="009B3287"/>
-    <w:rsid w:val="009B7893"/>
     <w:rsid w:val="009D1353"/>
     <w:rsid w:val="009F173A"/>
     <w:rsid w:val="00A0378F"/>
     <w:rsid w:val="00A03C3B"/>
     <w:rsid w:val="00A13602"/>
     <w:rsid w:val="00A24EA4"/>
     <w:rsid w:val="00A41D53"/>
     <w:rsid w:val="00A562F0"/>
     <w:rsid w:val="00A656B6"/>
     <w:rsid w:val="00A70A33"/>
     <w:rsid w:val="00A732DE"/>
     <w:rsid w:val="00A733E1"/>
     <w:rsid w:val="00A81C66"/>
     <w:rsid w:val="00A83D70"/>
     <w:rsid w:val="00A8509C"/>
     <w:rsid w:val="00AA35C4"/>
     <w:rsid w:val="00AA416C"/>
     <w:rsid w:val="00AA41C6"/>
     <w:rsid w:val="00AB3734"/>
     <w:rsid w:val="00AB5E47"/>
     <w:rsid w:val="00AC1856"/>
     <w:rsid w:val="00AD4A24"/>
     <w:rsid w:val="00AF4CAF"/>
     <w:rsid w:val="00B241C1"/>
     <w:rsid w:val="00B253B0"/>
     <w:rsid w:val="00B30A0A"/>
     <w:rsid w:val="00B43A0F"/>
     <w:rsid w:val="00B5213C"/>
     <w:rsid w:val="00B53BA2"/>
     <w:rsid w:val="00B91663"/>
     <w:rsid w:val="00B933AF"/>
     <w:rsid w:val="00BB189B"/>
     <w:rsid w:val="00BC1BB3"/>
     <w:rsid w:val="00BD288A"/>
-    <w:rsid w:val="00BE4DF8"/>
     <w:rsid w:val="00C15D02"/>
     <w:rsid w:val="00C20CA9"/>
     <w:rsid w:val="00C21B22"/>
     <w:rsid w:val="00C22A93"/>
     <w:rsid w:val="00C251A7"/>
     <w:rsid w:val="00C329BE"/>
     <w:rsid w:val="00C43D9A"/>
     <w:rsid w:val="00C4791F"/>
     <w:rsid w:val="00C5506B"/>
     <w:rsid w:val="00C734A1"/>
     <w:rsid w:val="00C74CCB"/>
     <w:rsid w:val="00C9116C"/>
     <w:rsid w:val="00C92E04"/>
     <w:rsid w:val="00C9526F"/>
     <w:rsid w:val="00C97DE1"/>
     <w:rsid w:val="00CA2910"/>
     <w:rsid w:val="00CA2E7E"/>
     <w:rsid w:val="00CB12F3"/>
     <w:rsid w:val="00CB53B3"/>
     <w:rsid w:val="00CC73ED"/>
     <w:rsid w:val="00D0795B"/>
     <w:rsid w:val="00D15F58"/>
     <w:rsid w:val="00D20F14"/>
     <w:rsid w:val="00D25CCB"/>
     <w:rsid w:val="00D318F6"/>
-    <w:rsid w:val="00D344B2"/>
     <w:rsid w:val="00D45347"/>
     <w:rsid w:val="00D51930"/>
     <w:rsid w:val="00D60DA5"/>
     <w:rsid w:val="00D63D37"/>
     <w:rsid w:val="00D6582D"/>
     <w:rsid w:val="00D7637E"/>
     <w:rsid w:val="00D8410A"/>
     <w:rsid w:val="00D84B09"/>
     <w:rsid w:val="00DA1137"/>
     <w:rsid w:val="00DB0CF5"/>
-    <w:rsid w:val="00DB6DFB"/>
     <w:rsid w:val="00DC5C19"/>
     <w:rsid w:val="00DD12A3"/>
     <w:rsid w:val="00DD488E"/>
     <w:rsid w:val="00DD6100"/>
     <w:rsid w:val="00DD7010"/>
     <w:rsid w:val="00DD71E4"/>
-    <w:rsid w:val="00E05D9E"/>
     <w:rsid w:val="00E22750"/>
     <w:rsid w:val="00E23E66"/>
     <w:rsid w:val="00E46B6C"/>
     <w:rsid w:val="00E76D7D"/>
     <w:rsid w:val="00E77010"/>
     <w:rsid w:val="00EB01E9"/>
-    <w:rsid w:val="00EB0CD8"/>
     <w:rsid w:val="00EC0790"/>
     <w:rsid w:val="00EC369F"/>
-    <w:rsid w:val="00EC771C"/>
     <w:rsid w:val="00EC79DB"/>
     <w:rsid w:val="00EE3440"/>
     <w:rsid w:val="00EF2520"/>
     <w:rsid w:val="00EF6F9A"/>
     <w:rsid w:val="00F16AF1"/>
-    <w:rsid w:val="00F23F9B"/>
     <w:rsid w:val="00F257D5"/>
-    <w:rsid w:val="00F260B7"/>
     <w:rsid w:val="00F27C3E"/>
     <w:rsid w:val="00F3099B"/>
     <w:rsid w:val="00F521F0"/>
     <w:rsid w:val="00F6032E"/>
     <w:rsid w:val="00F67EBA"/>
     <w:rsid w:val="00F75109"/>
     <w:rsid w:val="00F756AB"/>
     <w:rsid w:val="00F9195C"/>
+    <w:rsid w:val="00FA6252"/>
     <w:rsid w:val="00FC107F"/>
     <w:rsid w:val="00FD49D7"/>
     <w:rsid w:val="00FE09B5"/>
     <w:rsid w:val="00FE2AAD"/>
     <w:rsid w:val="00FE6584"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{6EFAE5BC-CB86-449E-9FD1-F75AE7289C37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -10369,57 +8449,189 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B53BA2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="009455FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="54206852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="154804422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="275674358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="600573268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="765267992">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="941186278">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1146433284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1394352979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1554274864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1641182294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1701934396">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -10476,71 +8688,97 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1762525951">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1774587914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1804694649">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2049527996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/75062082/1011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promote.budget.gov.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promote.budget.gov.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.bashkortostan.ru/documents/active/618140/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cckrb.ru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/44244736/0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/75062082/0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apkais.bashkortostan.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promote.budget.gov.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cckrb.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promote.budget.gov.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10769,82 +9007,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CC83CAD-ABC3-41A0-84DD-7D313DFDF09A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55DEED1E-423F-4B24-BC34-BB5389E52775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1985</Words>
-  <Characters>11316</Characters>
+  <Words>1723</Words>
+  <Characters>9826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13275</CharactersWithSpaces>
+  <CharactersWithSpaces>11526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>